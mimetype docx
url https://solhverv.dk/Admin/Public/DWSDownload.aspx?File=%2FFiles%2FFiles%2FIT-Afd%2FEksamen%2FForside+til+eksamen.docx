--- v0 (2026-04-18)
+++ v1 (2026-06-09)
@@ -125,64 +125,65 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2998514E" w14:textId="77777777" w:rsidR="00BC51E4" w:rsidRPr="005D0908" w:rsidRDefault="00BC51E4" w:rsidP="00A55CC9">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D0908">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>801007 – Solhverv Privatskole</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BC51E4" w14:paraId="2FA2623F" w14:textId="77777777" w:rsidTr="00A55CC9">
+      <w:tr w:rsidR="00BC51E4" w14:paraId="2FA2623F" w14:textId="77777777" w:rsidTr="0063224E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2239" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="206027BB" w14:textId="77777777" w:rsidR="00BC51E4" w:rsidRPr="00382BC4" w:rsidRDefault="00BC51E4" w:rsidP="00A55CC9">
+          <w:p w14:paraId="206027BB" w14:textId="77777777" w:rsidR="00BC51E4" w:rsidRPr="00382BC4" w:rsidRDefault="00BC51E4" w:rsidP="0063224E">
             <w:pPr>
+              <w:spacing w:after="0"/>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00382BC4">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Prøve </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
             <w:r w:rsidRPr="00382BC4">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Eksamen</w:t>
@@ -293,158 +294,162 @@
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00BC51E4" w:rsidRPr="00382BC4">
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Terminsprøve/Årsprøve</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2558" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6E24D06F" w14:textId="77777777" w:rsidR="00BC51E4" w:rsidRPr="00382BC4" w:rsidRDefault="00BC51E4" w:rsidP="00A55CC9">
+          <w:p w14:paraId="155D195B" w14:textId="7695740D" w:rsidR="00BC51E4" w:rsidRPr="00382BC4" w:rsidRDefault="00BC51E4" w:rsidP="0063224E">
             <w:pPr>
-              <w:rPr>
-[...6 lines deleted...]
-            <w:pPr>
+              <w:spacing w:after="0"/>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00382BC4">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Dato</w:t>
             </w:r>
             <w:r w:rsidR="00B654C8">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00B654C8">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidR="00B654C8">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> TIME \@ "dd/MM yyyy" </w:instrText>
             </w:r>
             <w:r w:rsidR="00B654C8">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="005D076B">
+            <w:r w:rsidR="000C2D3A">
               <w:rPr>
                 <w:b/>
                 <w:noProof/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>14/04 2026</w:t>
+              <w:t>30/04 2026</w:t>
             </w:r>
             <w:r w:rsidR="00B654C8">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BC51E4" w14:paraId="362EC579" w14:textId="77777777" w:rsidTr="00A55CC9">
+      <w:tr w:rsidR="00BC51E4" w14:paraId="362EC579" w14:textId="77777777" w:rsidTr="003A3773">
+        <w:trPr>
+          <w:trHeight w:val="1243"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2239" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="039FC87B" w14:textId="77777777" w:rsidR="00BC51E4" w:rsidRPr="00382BC4" w:rsidRDefault="00BC51E4" w:rsidP="00A55CC9">
+          <w:p w14:paraId="039FC87B" w14:textId="3571D621" w:rsidR="00BC51E4" w:rsidRPr="00382BC4" w:rsidRDefault="00BC51E4" w:rsidP="003A3773">
             <w:pPr>
+              <w:spacing w:before="160" w:after="0"/>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00382BC4">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fag </w:t>
+              <w:t>Fag</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="003A3773">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>-</w:t>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidR="003A3773">
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:br/>
             </w:r>
             <w:r w:rsidRPr="00382BC4">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Opgave</w:t>
+              <w:t>Opgave</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="-227458248"/>
             <w:placeholder>
               <w:docPart w:val="C47B95FF2ADA404FBCC9E185195B3E36"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="4811" w:type="dxa"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                   <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                   <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                   <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 </w:tcBorders>
               </w:tcPr>
               <w:p w14:paraId="23DAD600" w14:textId="27B8415E" w:rsidR="00BC51E4" w:rsidRDefault="00C60E4A" w:rsidP="00A55CC9">
                 <w:pPr>
                   <w:spacing w:before="240"/>
@@ -589,309 +594,221 @@
                 <w:bCs/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>re</w:t>
             </w:r>
             <w:r w:rsidR="00532688">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00F00345">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>sideantal (F9)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00254984" w14:paraId="75BA3667" w14:textId="77777777" w:rsidTr="00A55CC9">
+      <w:tr w:rsidR="0063224E" w14:paraId="75BA3667" w14:textId="77777777" w:rsidTr="0063224E">
         <w:trPr>
-          <w:trHeight w:val="330"/>
+          <w:trHeight w:val="1120"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2239" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3B5A842E" w14:textId="77777777" w:rsidR="00254984" w:rsidRPr="00382BC4" w:rsidRDefault="00254984" w:rsidP="00A55CC9">
+          <w:p w14:paraId="3B5A842E" w14:textId="77777777" w:rsidR="0063224E" w:rsidRPr="00382BC4" w:rsidRDefault="0063224E" w:rsidP="000C2D3A">
             <w:pPr>
+              <w:spacing w:before="120"/>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00382BC4">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Elevens Unilogin</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="1790544448"/>
             <w:placeholder>
-              <w:docPart w:val="C47B95FF2ADA404FBCC9E185195B3E36"/>
+              <w:docPart w:val="6F1B3825A36A4365915AD23B7EE6FDEA"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="4811" w:type="dxa"/>
-                <w:vMerge w:val="restart"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                   <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                   <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                   <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 </w:tcBorders>
+                <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="1A8DAEA8" w14:textId="64572D01" w:rsidR="00254984" w:rsidRDefault="004514A1" w:rsidP="00A55CC9">
+              <w:p w14:paraId="1A8DAEA8" w14:textId="64572D01" w:rsidR="0063224E" w:rsidRDefault="0063224E" w:rsidP="000C2D3A">
                 <w:pPr>
-                  <w:spacing w:before="240"/>
+                  <w:spacing w:before="120"/>
                 </w:pPr>
                 <w:r w:rsidRPr="00CD07E4">
                   <w:rPr>
                     <w:rStyle w:val="Pladsholdertekst"/>
                   </w:rPr>
                   <w:t>Klik eller tryk her for at skrive tekst.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2558" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="22B84791" w14:textId="77777777" w:rsidR="00254984" w:rsidRPr="00DA3915" w:rsidRDefault="00254984" w:rsidP="00A55CC9">
+          <w:p w14:paraId="22B84791" w14:textId="77777777" w:rsidR="0063224E" w:rsidRPr="00DA3915" w:rsidRDefault="0063224E" w:rsidP="00A55CC9">
             <w:pPr>
               <w:spacing w:before="80"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA3915">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Klasse:</w:t>
             </w:r>
           </w:p>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:id w:val="864712074"/>
               <w:placeholder>
-                <w:docPart w:val="5897E8A30846454888BBF00AC9B1F28A"/>
+                <w:docPart w:val="F183E75C3ED8431A96A84F1F062A7DA0"/>
               </w:placeholder>
               <w:showingPlcHdr/>
             </w:sdtPr>
             <w:sdtContent>
-              <w:p w14:paraId="484E0FA0" w14:textId="46B4AE0E" w:rsidR="00254984" w:rsidRPr="00AC22FD" w:rsidRDefault="008370B9" w:rsidP="00A55CC9">
-[...102 lines deleted...]
-              <w:p w14:paraId="75D9A82A" w14:textId="7AED2156" w:rsidR="00254984" w:rsidRPr="00AC22FD" w:rsidRDefault="008370B9" w:rsidP="00A55CC9">
+              <w:p w14:paraId="484E0FA0" w14:textId="46B4AE0E" w:rsidR="0063224E" w:rsidRPr="00AC22FD" w:rsidRDefault="0063224E" w:rsidP="00A55CC9">
                 <w:pPr>
                   <w:rPr>
                     <w:b/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00CD07E4">
                   <w:rPr>
                     <w:rStyle w:val="Pladsholdertekst"/>
                   </w:rPr>
                   <w:t>Klik eller tryk her for at skrive tekst.</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D96F4E" w14:paraId="1CD3998E" w14:textId="77777777" w:rsidTr="00A55CC9">
         <w:trPr>
           <w:trHeight w:val="680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2239" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="03C5FFFD" w14:textId="77777777" w:rsidR="00D96F4E" w:rsidRPr="00382BC4" w:rsidRDefault="00D96F4E" w:rsidP="00A55CC9">
             <w:pPr>
               <w:spacing w:before="80"/>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00382BC4">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Tilsynshavendes underskrift (init.)</w:t>
+              <w:t>Tilsynshavendes underskrift (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00382BC4">
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>init</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00382BC4">
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7369" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="67C21CB1" w14:textId="09E76EF0" w:rsidR="00D96F4E" w:rsidRPr="007F3E85" w:rsidRDefault="00D96F4E" w:rsidP="00A55CC9">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D96F4E" w14:paraId="6C17EA95" w14:textId="77777777" w:rsidTr="00A55CC9">
@@ -1243,83 +1160,220 @@
       <w:r w:rsidR="00957680">
         <w:t xml:space="preserve">    </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3CDD4F51" w14:textId="3DFF724F" w:rsidR="00B264D6" w:rsidRDefault="00B264D6" w:rsidP="005D0908">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:sectPr w:rsidR="00B264D6" w:rsidSect="00891DFB">
           <w:footerReference w:type="default" r:id="rId12"/>
           <w:headerReference w:type="first" r:id="rId13"/>
           <w:footerReference w:type="first" r:id="rId14"/>
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="1701" w:right="1134" w:bottom="1701" w:left="1134" w:header="708" w:footer="708" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="701A6D6E" w14:textId="77777777" w:rsidR="005D1577" w:rsidRPr="00876972" w:rsidRDefault="005D1577" w:rsidP="000C2C7E">
+    <w:p w14:paraId="079B3665" w14:textId="77777777" w:rsidR="001241BD" w:rsidRPr="001241BD" w:rsidRDefault="001241BD" w:rsidP="001241BD">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="005D1577" w:rsidRPr="00876972" w:rsidSect="00195B17">
+    <w:p w14:paraId="701402C4" w14:textId="77777777" w:rsidR="001241BD" w:rsidRPr="001241BD" w:rsidRDefault="001241BD" w:rsidP="001241BD">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7C06CB57" w14:textId="158A11DD" w:rsidR="001241BD" w:rsidRPr="001241BD" w:rsidRDefault="001241BD" w:rsidP="001241BD">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6D941689" w14:textId="77777777" w:rsidR="001241BD" w:rsidRPr="001241BD" w:rsidRDefault="001241BD" w:rsidP="001241BD">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3774B8A3" w14:textId="77777777" w:rsidR="001241BD" w:rsidRPr="001241BD" w:rsidRDefault="001241BD" w:rsidP="001241BD">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7CCBA2D6" w14:textId="77777777" w:rsidR="001241BD" w:rsidRPr="001241BD" w:rsidRDefault="001241BD" w:rsidP="001241BD">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="58AFB5F9" w14:textId="77777777" w:rsidR="001241BD" w:rsidRPr="001241BD" w:rsidRDefault="001241BD" w:rsidP="001241BD">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="53E736FF" w14:textId="77777777" w:rsidR="001241BD" w:rsidRPr="001241BD" w:rsidRDefault="001241BD" w:rsidP="001241BD">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6FDA9FD3" w14:textId="77777777" w:rsidR="001241BD" w:rsidRPr="001241BD" w:rsidRDefault="001241BD" w:rsidP="001241BD">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="725A1D7A" w14:textId="77777777" w:rsidR="001241BD" w:rsidRPr="001241BD" w:rsidRDefault="001241BD" w:rsidP="001241BD">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0A979331" w14:textId="77777777" w:rsidR="001241BD" w:rsidRPr="001241BD" w:rsidRDefault="001241BD" w:rsidP="001241BD">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4EA51552" w14:textId="77777777" w:rsidR="001241BD" w:rsidRPr="001241BD" w:rsidRDefault="001241BD" w:rsidP="001241BD">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7A6BDC96" w14:textId="77777777" w:rsidR="001241BD" w:rsidRPr="001241BD" w:rsidRDefault="001241BD" w:rsidP="001241BD">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1F7C09D4" w14:textId="77777777" w:rsidR="001241BD" w:rsidRPr="001241BD" w:rsidRDefault="001241BD" w:rsidP="001241BD">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="163EFB07" w14:textId="77777777" w:rsidR="001241BD" w:rsidRPr="001241BD" w:rsidRDefault="001241BD" w:rsidP="001241BD">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3434B12A" w14:textId="77777777" w:rsidR="001241BD" w:rsidRPr="001241BD" w:rsidRDefault="001241BD" w:rsidP="001241BD">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="38C61AD4" w14:textId="77777777" w:rsidR="001241BD" w:rsidRPr="001241BD" w:rsidRDefault="001241BD" w:rsidP="001241BD">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="52714BCD" w14:textId="77777777" w:rsidR="001241BD" w:rsidRPr="001241BD" w:rsidRDefault="001241BD" w:rsidP="001241BD">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="001241BD" w:rsidRPr="001241BD" w:rsidSect="00B308B7">
       <w:footerReference w:type="default" r:id="rId15"/>
       <w:headerReference w:type="first" r:id="rId16"/>
       <w:footerReference w:type="first" r:id="rId17"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1134" w:bottom="1701" w:left="1134" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:formProt w:val="0"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2C2B8146" w14:textId="77777777" w:rsidR="00691F72" w:rsidRDefault="00691F72" w:rsidP="00541AED">
+    <w:p w14:paraId="68670F6C" w14:textId="77777777" w:rsidR="000029DD" w:rsidRDefault="000029DD" w:rsidP="00541AED">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="72D02488" w14:textId="77777777" w:rsidR="00691F72" w:rsidRDefault="00691F72" w:rsidP="00541AED">
+    <w:p w14:paraId="08A42064" w14:textId="77777777" w:rsidR="000029DD" w:rsidRDefault="000029DD" w:rsidP="00541AED">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
@@ -1375,51 +1429,51 @@
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="07E7CCCB" w14:textId="77777777" w:rsidR="00891DFB" w:rsidRDefault="00891DFB" w:rsidP="00541AED">
     <w:pPr>
       <w:pStyle w:val="Sidefod"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251656704" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="530132AA" wp14:editId="700186F6">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:align>right</wp:align>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-276225</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="7540625" cy="597535"/>
           <wp:effectExtent l="0" t="0" r="3175" b="0"/>
           <wp:wrapNone/>
-          <wp:docPr id="1970873269" name="Billede 1970873269"/>
+          <wp:docPr id="1472381686" name="Billede 1472381686"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="Picture 2"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill rotWithShape="1">
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:srcRect t="94392"/>
                   <a:stretch/>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
@@ -1432,277 +1486,285 @@
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                   <a:extLst>
                     <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                       <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                     </a:ext>
                   </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="41D299A0" w14:textId="77777777" w:rsidR="001C0F98" w:rsidRPr="00707528" w:rsidRDefault="001C0F98" w:rsidP="001C0F98">
+  <w:p w14:paraId="41D299A0" w14:textId="692A1B4F" w:rsidR="001C0F98" w:rsidRPr="00707528" w:rsidRDefault="000C2D3A" w:rsidP="001C0F98">
     <w:pPr>
       <w:pStyle w:val="Sidefod"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="1701"/>
       </w:tabs>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00707528">
+    <w:r>
       <w:rPr>
         <w:b/>
         <w:sz w:val="16"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t xml:space="preserve">Side </w:t>
+      <w:t>S</w:t>
     </w:r>
-    <w:r w:rsidRPr="00707528">
+    <w:r w:rsidR="001C0F98" w:rsidRPr="00707528">
+      <w:rPr>
+        <w:b/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t xml:space="preserve">ide </w:t>
+    </w:r>
+    <w:r w:rsidR="001C0F98" w:rsidRPr="00707528">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidRPr="00707528">
+    <w:r w:rsidR="001C0F98" w:rsidRPr="00707528">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:instrText>PAGE  \* Arabic  \* MERGEFORMAT</w:instrText>
     </w:r>
-    <w:r w:rsidRPr="00707528">
+    <w:r w:rsidR="001C0F98" w:rsidRPr="00707528">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="001C0F98">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
-    <w:r w:rsidRPr="00707528">
+    <w:r w:rsidR="001C0F98" w:rsidRPr="00707528">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r w:rsidRPr="00707528">
+    <w:r w:rsidR="001C0F98" w:rsidRPr="00707528">
       <w:rPr>
         <w:b/>
         <w:sz w:val="16"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve"> af </w:t>
     </w:r>
-    <w:r w:rsidRPr="00707528">
+    <w:r w:rsidR="001C0F98" w:rsidRPr="00707528">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidRPr="00707528">
+    <w:r w:rsidR="001C0F98" w:rsidRPr="00707528">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:instrText>NUMPAGES  \* Arabic  \* MERGEFORMAT</w:instrText>
     </w:r>
-    <w:r w:rsidRPr="00707528">
+    <w:r w:rsidR="001C0F98" w:rsidRPr="00707528">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="001C0F98">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>3</w:t>
     </w:r>
-    <w:r w:rsidRPr="00707528">
+    <w:r w:rsidR="001C0F98" w:rsidRPr="00707528">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r w:rsidRPr="00707528">
+    <w:r w:rsidR="001C0F98" w:rsidRPr="00707528">
       <w:rPr>
         <w:b/>
         <w:sz w:val="16"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
     </w:r>
-    <w:r w:rsidRPr="00707528">
+    <w:r>
+      <w:rPr>
+        <w:b/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+    <w:r w:rsidR="001C0F98" w:rsidRPr="00707528">
       <w:rPr>
         <w:b/>
         <w:sz w:val="16"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>Elevens Unilogin: _______________</w:t>
     </w:r>
-    <w:r w:rsidRPr="00707528">
-[...14 lines deleted...]
-    </w:r>
   </w:p>
   <w:p w14:paraId="378D146A" w14:textId="77777777" w:rsidR="00755B2F" w:rsidRDefault="00755B2F" w:rsidP="00541AED">
     <w:pPr>
       <w:pStyle w:val="Sidefod"/>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="3A54F628" w14:textId="77777777" w:rsidR="00755B2F" w:rsidRDefault="00755B2F" w:rsidP="00541AED">
+  <w:p w14:paraId="3A54F628" w14:textId="11A45A55" w:rsidR="00755B2F" w:rsidRDefault="000C2D3A" w:rsidP="000C2D3A">
     <w:pPr>
       <w:pStyle w:val="Sidefod"/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="4819"/>
+        <w:tab w:val="clear" w:pos="9638"/>
+        <w:tab w:val="left" w:pos="3528"/>
+      </w:tabs>
     </w:pPr>
+    <w:r>
+      <w:tab/>
+    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="02061077" w14:textId="75950D05" w:rsidR="00623F23" w:rsidRDefault="00623F23" w:rsidP="00623F23">
     <w:pPr>
       <w:pStyle w:val="Sidefod"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4819"/>
         <w:tab w:val="clear" w:pos="9638"/>
         <w:tab w:val="left" w:pos="1977"/>
         <w:tab w:val="left" w:pos="2128"/>
       </w:tabs>
     </w:pPr>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1969AF7B" w14:textId="77777777" w:rsidR="00691F72" w:rsidRDefault="00691F72" w:rsidP="00541AED">
+    <w:p w14:paraId="34EE5631" w14:textId="77777777" w:rsidR="000029DD" w:rsidRDefault="000029DD" w:rsidP="00541AED">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="20B56AE5" w14:textId="77777777" w:rsidR="00691F72" w:rsidRDefault="00691F72" w:rsidP="00541AED">
+    <w:p w14:paraId="1D07F348" w14:textId="77777777" w:rsidR="000029DD" w:rsidRDefault="000029DD" w:rsidP="00541AED">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6ED122AE" w14:textId="77777777" w:rsidR="00891DFB" w:rsidRDefault="00D83F31" w:rsidP="00541AED">
     <w:pPr>
       <w:pStyle w:val="Sidehoved"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657728" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="321B4C9F" wp14:editId="5C574DCC">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>4211337</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>7620</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="2213177" cy="618490"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
-          <wp:docPr id="497869449" name="Billede 497869449"/>
+          <wp:docPr id="1856886764" name="Billede 1856886764"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="2" name="Billede 2"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
@@ -1985,182 +2047,194 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="626351776">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="427241532">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="140"/>
+  <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
-  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="Q0IW80ITHGxUCs6WbCK2I926DG6oUAdQItIDDeFMPQ77HQnmkKFKGWEARXEGBUFxXcQCyyXGji1gRBQKQOT9ug==" w:salt="nT68bPAbcBd0t6qKhqm2Ww=="/>
+  <w:documentProtection w:edit="forms" w:enforcement="0"/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00423A82"/>
+    <w:rsid w:val="000029DD"/>
     <w:rsid w:val="0000433A"/>
     <w:rsid w:val="000223CE"/>
     <w:rsid w:val="00052247"/>
     <w:rsid w:val="00052EAF"/>
     <w:rsid w:val="00061C81"/>
     <w:rsid w:val="0006312D"/>
     <w:rsid w:val="00075983"/>
     <w:rsid w:val="00086806"/>
     <w:rsid w:val="000A5B0E"/>
     <w:rsid w:val="000B5404"/>
     <w:rsid w:val="000B6505"/>
     <w:rsid w:val="000C2C7E"/>
+    <w:rsid w:val="000C2D3A"/>
     <w:rsid w:val="000C7655"/>
     <w:rsid w:val="000D1CAB"/>
     <w:rsid w:val="000D4FF9"/>
     <w:rsid w:val="000E3B77"/>
     <w:rsid w:val="000F15D0"/>
     <w:rsid w:val="00103540"/>
     <w:rsid w:val="00121A31"/>
+    <w:rsid w:val="001241BD"/>
     <w:rsid w:val="0014780B"/>
     <w:rsid w:val="00166189"/>
+    <w:rsid w:val="00183EDC"/>
     <w:rsid w:val="00195B17"/>
+    <w:rsid w:val="001C056A"/>
     <w:rsid w:val="001C0F98"/>
     <w:rsid w:val="001D43E3"/>
     <w:rsid w:val="001E3C0C"/>
     <w:rsid w:val="001F3D72"/>
     <w:rsid w:val="00227537"/>
     <w:rsid w:val="00254984"/>
     <w:rsid w:val="00286169"/>
     <w:rsid w:val="002A17BB"/>
     <w:rsid w:val="002A3DFA"/>
     <w:rsid w:val="002A716D"/>
     <w:rsid w:val="002B6614"/>
     <w:rsid w:val="002C0800"/>
     <w:rsid w:val="002C4136"/>
     <w:rsid w:val="002D7E7E"/>
+    <w:rsid w:val="002D7F43"/>
     <w:rsid w:val="002F15D8"/>
     <w:rsid w:val="0030177E"/>
     <w:rsid w:val="0030753D"/>
     <w:rsid w:val="003076A6"/>
     <w:rsid w:val="00313143"/>
     <w:rsid w:val="00317F24"/>
     <w:rsid w:val="00353188"/>
     <w:rsid w:val="003562CD"/>
     <w:rsid w:val="00366122"/>
     <w:rsid w:val="00375885"/>
     <w:rsid w:val="00382EFD"/>
     <w:rsid w:val="003A2779"/>
+    <w:rsid w:val="003A3773"/>
     <w:rsid w:val="003C35B3"/>
     <w:rsid w:val="003F2E19"/>
     <w:rsid w:val="003F30B5"/>
     <w:rsid w:val="003F6421"/>
     <w:rsid w:val="00405B43"/>
     <w:rsid w:val="00411CC0"/>
     <w:rsid w:val="00423631"/>
     <w:rsid w:val="00423A82"/>
     <w:rsid w:val="004514A1"/>
     <w:rsid w:val="00454AEE"/>
     <w:rsid w:val="00465F64"/>
     <w:rsid w:val="00471CDF"/>
     <w:rsid w:val="004A716E"/>
     <w:rsid w:val="004B79DB"/>
     <w:rsid w:val="004B79DD"/>
     <w:rsid w:val="004D4F76"/>
     <w:rsid w:val="004E7567"/>
     <w:rsid w:val="004F4ADD"/>
     <w:rsid w:val="004F5A6C"/>
     <w:rsid w:val="00505492"/>
+    <w:rsid w:val="0053087D"/>
     <w:rsid w:val="00532688"/>
     <w:rsid w:val="005337CC"/>
     <w:rsid w:val="00541AED"/>
     <w:rsid w:val="00554619"/>
     <w:rsid w:val="005617E1"/>
     <w:rsid w:val="005660AF"/>
     <w:rsid w:val="005869EB"/>
     <w:rsid w:val="005A5F39"/>
     <w:rsid w:val="005A7DF5"/>
     <w:rsid w:val="005B4264"/>
     <w:rsid w:val="005C059A"/>
     <w:rsid w:val="005C2C53"/>
     <w:rsid w:val="005D076B"/>
     <w:rsid w:val="005D0908"/>
     <w:rsid w:val="005D1577"/>
     <w:rsid w:val="005E1906"/>
     <w:rsid w:val="005F2C0E"/>
     <w:rsid w:val="0060002A"/>
     <w:rsid w:val="00622F95"/>
     <w:rsid w:val="00623F23"/>
+    <w:rsid w:val="0063224E"/>
     <w:rsid w:val="00635C8D"/>
     <w:rsid w:val="00646C41"/>
+    <w:rsid w:val="00661A30"/>
     <w:rsid w:val="00667BA0"/>
     <w:rsid w:val="0067496D"/>
     <w:rsid w:val="00681463"/>
     <w:rsid w:val="00691F72"/>
     <w:rsid w:val="006B0548"/>
     <w:rsid w:val="006B75FC"/>
     <w:rsid w:val="006D6EBB"/>
     <w:rsid w:val="006E3E25"/>
     <w:rsid w:val="00707528"/>
     <w:rsid w:val="00716344"/>
     <w:rsid w:val="00727266"/>
     <w:rsid w:val="00755B2F"/>
+    <w:rsid w:val="007634D8"/>
     <w:rsid w:val="00781814"/>
     <w:rsid w:val="007874EF"/>
     <w:rsid w:val="00794791"/>
     <w:rsid w:val="007C0A0D"/>
     <w:rsid w:val="008033A2"/>
     <w:rsid w:val="0080396F"/>
     <w:rsid w:val="00815058"/>
     <w:rsid w:val="00827C41"/>
     <w:rsid w:val="008328D6"/>
     <w:rsid w:val="008370B9"/>
     <w:rsid w:val="0084456D"/>
     <w:rsid w:val="00845E0B"/>
     <w:rsid w:val="00861B20"/>
     <w:rsid w:val="00867D31"/>
     <w:rsid w:val="00876972"/>
     <w:rsid w:val="00891DFB"/>
     <w:rsid w:val="008A44C4"/>
     <w:rsid w:val="008E31FD"/>
     <w:rsid w:val="00902BAD"/>
     <w:rsid w:val="00907B49"/>
     <w:rsid w:val="009169D0"/>
     <w:rsid w:val="00925B5F"/>
     <w:rsid w:val="00946505"/>
     <w:rsid w:val="009569B0"/>
     <w:rsid w:val="00957680"/>
@@ -2169,91 +2243,95 @@
     <w:rsid w:val="009725E9"/>
     <w:rsid w:val="00981445"/>
     <w:rsid w:val="009A0A34"/>
     <w:rsid w:val="009A6286"/>
     <w:rsid w:val="009A65DD"/>
     <w:rsid w:val="009C5707"/>
     <w:rsid w:val="009E3496"/>
     <w:rsid w:val="009E566E"/>
     <w:rsid w:val="009E688C"/>
     <w:rsid w:val="00A04A4B"/>
     <w:rsid w:val="00A051EF"/>
     <w:rsid w:val="00A07758"/>
     <w:rsid w:val="00A11FBF"/>
     <w:rsid w:val="00A1572F"/>
     <w:rsid w:val="00A17AAB"/>
     <w:rsid w:val="00A3344D"/>
     <w:rsid w:val="00A55CC9"/>
     <w:rsid w:val="00A573E2"/>
     <w:rsid w:val="00A61D7F"/>
     <w:rsid w:val="00A83D97"/>
     <w:rsid w:val="00AA1A97"/>
     <w:rsid w:val="00AE23C5"/>
     <w:rsid w:val="00AF27E8"/>
     <w:rsid w:val="00B2310C"/>
     <w:rsid w:val="00B264D6"/>
+    <w:rsid w:val="00B308B7"/>
     <w:rsid w:val="00B35268"/>
     <w:rsid w:val="00B525F1"/>
     <w:rsid w:val="00B6342E"/>
+    <w:rsid w:val="00B63F56"/>
     <w:rsid w:val="00B654C8"/>
     <w:rsid w:val="00B66852"/>
     <w:rsid w:val="00B93B35"/>
     <w:rsid w:val="00BA0905"/>
     <w:rsid w:val="00BB672A"/>
     <w:rsid w:val="00BB7586"/>
     <w:rsid w:val="00BC51E4"/>
+    <w:rsid w:val="00BE6C43"/>
     <w:rsid w:val="00C26AF9"/>
     <w:rsid w:val="00C3025C"/>
     <w:rsid w:val="00C45D1A"/>
     <w:rsid w:val="00C60E4A"/>
     <w:rsid w:val="00C6140C"/>
     <w:rsid w:val="00C6639D"/>
     <w:rsid w:val="00C911A6"/>
     <w:rsid w:val="00CA6D22"/>
     <w:rsid w:val="00CE327B"/>
     <w:rsid w:val="00D06FB7"/>
     <w:rsid w:val="00D07ABC"/>
     <w:rsid w:val="00D16E06"/>
     <w:rsid w:val="00D54D98"/>
     <w:rsid w:val="00D559B0"/>
     <w:rsid w:val="00D74AB6"/>
     <w:rsid w:val="00D83F31"/>
     <w:rsid w:val="00D96F4E"/>
     <w:rsid w:val="00DB03AE"/>
     <w:rsid w:val="00DB6EA3"/>
     <w:rsid w:val="00DE607B"/>
     <w:rsid w:val="00E1234D"/>
     <w:rsid w:val="00E40BC3"/>
     <w:rsid w:val="00E53CEE"/>
     <w:rsid w:val="00E81CA7"/>
     <w:rsid w:val="00E83625"/>
     <w:rsid w:val="00E91660"/>
     <w:rsid w:val="00EA4501"/>
     <w:rsid w:val="00EA5FBA"/>
     <w:rsid w:val="00ED1029"/>
     <w:rsid w:val="00ED20B4"/>
     <w:rsid w:val="00ED3C0B"/>
+    <w:rsid w:val="00EE1523"/>
     <w:rsid w:val="00EE49D6"/>
     <w:rsid w:val="00F00345"/>
     <w:rsid w:val="00F05A9C"/>
     <w:rsid w:val="00F33B6E"/>
     <w:rsid w:val="00F4018C"/>
     <w:rsid w:val="00F6743A"/>
     <w:rsid w:val="00F72C1D"/>
     <w:rsid w:val="00F733CE"/>
     <w:rsid w:val="00FA3F98"/>
     <w:rsid w:val="00FC6D6E"/>
     <w:rsid w:val="00FD6DB9"/>
     <w:rsid w:val="00FE40C5"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
@@ -2885,96 +2963,96 @@
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{5664B748-4282-4F5F-8DA0-74C948480B8F}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="000C7C66" w:rsidRDefault="000C7C66" w:rsidP="000C7C66">
           <w:pPr>
             <w:pStyle w:val="C47B95FF2ADA404FBCC9E185195B3E361"/>
           </w:pPr>
           <w:r w:rsidRPr="00CD07E4">
             <w:rPr>
               <w:rStyle w:val="Pladsholdertekst"/>
             </w:rPr>
             <w:t>Klik eller tryk her for at skrive tekst.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="5897E8A30846454888BBF00AC9B1F28A"/>
+        <w:name w:val="6F1B3825A36A4365915AD23B7EE6FDEA"/>
         <w:category>
           <w:name w:val="Generelt"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{FD4B62BC-38A6-4690-AD53-21BB00086134}"/>
+        <w:guid w:val="{CC24640E-B2A8-401C-B509-99F27272C318}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="004C76EC" w:rsidRDefault="000C7C66" w:rsidP="000C7C66">
+        <w:p w:rsidR="00CF02D6" w:rsidRDefault="00FD2A8C" w:rsidP="00FD2A8C">
           <w:pPr>
-            <w:pStyle w:val="5897E8A30846454888BBF00AC9B1F28A"/>
+            <w:pStyle w:val="6F1B3825A36A4365915AD23B7EE6FDEA"/>
           </w:pPr>
           <w:r w:rsidRPr="00CD07E4">
             <w:rPr>
               <w:rStyle w:val="Pladsholdertekst"/>
             </w:rPr>
             <w:t>Klik eller tryk her for at skrive tekst.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="3D08F1EE2F424755A7FBB6D330529B3B"/>
+        <w:name w:val="F183E75C3ED8431A96A84F1F062A7DA0"/>
         <w:category>
           <w:name w:val="Generelt"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{59CB18C6-0DDF-413A-A8D4-90B7E9C3CBCF}"/>
+        <w:guid w:val="{785397A4-4C47-4FDC-A5EA-F21AB2C2A0BC}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="004C76EC" w:rsidRDefault="000C7C66" w:rsidP="000C7C66">
+        <w:p w:rsidR="00CF02D6" w:rsidRDefault="00FD2A8C" w:rsidP="00FD2A8C">
           <w:pPr>
-            <w:pStyle w:val="3D08F1EE2F424755A7FBB6D330529B3B"/>
+            <w:pStyle w:val="F183E75C3ED8431A96A84F1F062A7DA0"/>
           </w:pPr>
           <w:r w:rsidRPr="00CD07E4">
             <w:rPr>
               <w:rStyle w:val="Pladsholdertekst"/>
             </w:rPr>
             <w:t>Klik eller tryk her for at skrive tekst.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -3024,60 +3102,72 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00750F85"/>
     <w:rsid w:val="000C7C66"/>
     <w:rsid w:val="000F5E00"/>
+    <w:rsid w:val="00183EDC"/>
+    <w:rsid w:val="001C056A"/>
     <w:rsid w:val="002B6614"/>
     <w:rsid w:val="003E2460"/>
     <w:rsid w:val="003F2E19"/>
     <w:rsid w:val="00454AEE"/>
+    <w:rsid w:val="00460E37"/>
     <w:rsid w:val="004C76EC"/>
     <w:rsid w:val="00750F85"/>
+    <w:rsid w:val="007634D8"/>
     <w:rsid w:val="00792EE4"/>
     <w:rsid w:val="009A65DD"/>
     <w:rsid w:val="009D5ED8"/>
+    <w:rsid w:val="00AE0653"/>
+    <w:rsid w:val="00BE6C43"/>
+    <w:rsid w:val="00C52382"/>
+    <w:rsid w:val="00CF02D6"/>
+    <w:rsid w:val="00E10F8F"/>
     <w:rsid w:val="00EB2905"/>
+    <w:rsid w:val="00EE1523"/>
+    <w:rsid w:val="00F24CBE"/>
+    <w:rsid w:val="00FD2A8C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="da-DK"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="3EB01899"/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
@@ -3490,99 +3580,77 @@
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Ingenoversigt">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="Pladsholdertekst">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="Standardskrifttypeiafsnit"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="000C7C66"/>
+    <w:rsid w:val="00FD2A8C"/>
     <w:rPr>
       <w:color w:val="666666"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="C47B95FF2ADA404FBCC9E185195B3E361">
     <w:name w:val="C47B95FF2ADA404FBCC9E185195B3E361"/>
     <w:rsid w:val="000C7C66"/>
     <w:pPr>
       <w:spacing w:line="259" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana"/>
       <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="5897E8A30846454888BBF00AC9B1F28A">
-[...12 lines deleted...]
-    </w:rPr>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="6F1B3825A36A4365915AD23B7EE6FDEA">
+    <w:name w:val="6F1B3825A36A4365915AD23B7EE6FDEA"/>
+    <w:rsid w:val="00FD2A8C"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="3D08F1EE2F424755A7FBB6D330529B3B">
-[...12 lines deleted...]
-    </w:rPr>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="F183E75C3ED8431A96A84F1F062A7DA0">
+    <w:name w:val="F183E75C3ED8431A96A84F1F062A7DA0"/>
+    <w:rsid w:val="00FD2A8C"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
@@ -3866,71 +3934,71 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F590EDA8-EAF4-4F85-A12B-03032CB82E41}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>BrevNyLogo.dotx</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>75</Words>
-  <Characters>464</Characters>
+  <Words>69</Words>
+  <Characters>426</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>3</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Manager>th@solhverv.dk</Manager>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>538</CharactersWithSpaces>
+  <CharactersWithSpaces>494</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>js@solhverv.dk;kta@solhverv.dk</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>